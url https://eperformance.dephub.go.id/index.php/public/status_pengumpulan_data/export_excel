--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>STATUS PENGUMPULAN DATA</t>
   </si>
   <si>
     <t xml:space="preserve">APLIKASI E-PERFORMANCE </t>
   </si>
   <si>
     <t>KEMENTERIAN PERHUBUNGAN REPUBLIK INDONESIA</t>
   </si>
   <si>
-    <t>TAHUN 2026 PERIODE JANUARI s.d MARET</t>
+    <t>TAHUN 2026 PERIODE JANUARI s.d MEI</t>
   </si>
   <si>
     <t>Lengkap (L)</t>
   </si>
   <si>
     <t>Tidak Lengkap (TL)</t>
   </si>
   <si>
     <t>Kosong (K)</t>
   </si>
   <si>
     <t>PK Belum Ada</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kementerian</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
@@ -717,52 +717,56 @@
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="17">
         <v>1</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F10" s="19"/>
-      <c r="G10" s="19"/>
+      <c r="F10" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="18" t="s">
+        <v>23</v>
+      </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>