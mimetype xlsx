--- v1 (2026-05-02)
+++ v2 (2026-06-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>STATUS PENGUMPULAN DATA</t>
   </si>
   <si>
     <t xml:space="preserve">APLIKASI E-PERFORMANCE </t>
   </si>
   <si>
     <t>KEMENTERIAN PERHUBUNGAN REPUBLIK INDONESIA</t>
   </si>
   <si>
-    <t>TAHUN 2026 PERIODE JANUARI s.d MEI</t>
+    <t>TAHUN 2026 PERIODE JANUARI s.d JUNI</t>
   </si>
   <si>
     <t>Lengkap (L)</t>
   </si>
   <si>
     <t>Tidak Lengkap (TL)</t>
   </si>
   <si>
     <t>Kosong (K)</t>
   </si>
   <si>
     <t>PK Belum Ada</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kementerian</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
@@ -723,51 +723,53 @@
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="17">
         <v>1</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="H10" s="19"/>
+      <c r="H10" s="18" t="s">
+        <v>23</v>
+      </c>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>