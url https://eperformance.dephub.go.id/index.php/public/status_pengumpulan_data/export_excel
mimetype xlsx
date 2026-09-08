--- v2 (2026-06-27)
+++ v3 (2026-09-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>STATUS PENGUMPULAN DATA</t>
   </si>
   <si>
     <t xml:space="preserve">APLIKASI E-PERFORMANCE </t>
   </si>
   <si>
     <t>KEMENTERIAN PERHUBUNGAN REPUBLIK INDONESIA</t>
   </si>
   <si>
-    <t>TAHUN 2026 PERIODE JANUARI s.d JUNI</t>
+    <t>TAHUN 2026 PERIODE JANUARI s.d SEPTEMBER</t>
   </si>
   <si>
     <t>Lengkap (L)</t>
   </si>
   <si>
     <t>Tidak Lengkap (TL)</t>
   </si>
   <si>
     <t>Kosong (K)</t>
   </si>
   <si>
     <t>PK Belum Ada</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kementerian</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
@@ -726,53 +726,59 @@
     <row r="10" spans="1:14">
       <c r="A10" s="17">
         <v>1</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="I10" s="19"/>
-[...1 lines deleted...]
-      <c r="K10" s="19"/>
+      <c r="I10" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" s="18" t="s">
+        <v>23</v>
+      </c>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>